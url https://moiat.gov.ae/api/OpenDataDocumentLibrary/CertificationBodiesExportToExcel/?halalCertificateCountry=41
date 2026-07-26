--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -72,51 +72,51 @@
   <si>
     <t>8-4-1, Building 1, No. 52, Cuihu Road, Shuanglonghu Street, Yubei District, Chongqing</t>
   </si>
   <si>
     <t>talal.zaki@gmail.com</t>
   </si>
   <si>
     <t>008615213477382</t>
   </si>
   <si>
     <t>الصين</t>
   </si>
   <si>
     <t>فعالة</t>
   </si>
   <si>
     <t>مركز الاعتماد الخليجي (GAC)</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2479453&amp;download=true</t>
   </si>
   <si>
     <t>شركة الإدارة المحدودة للأطعمة الحلال شانغ بينغ يان شنشى</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=1EBD7E4A-D192-4C9D-8293-418FA27D239E</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=B9685B5A-21F1-4710-AF94-C79C33BEE1AF</t>
   </si>
   <si>
     <t>No.15, Xi Hua Men Street, Lian Hu District, Xi’an, Shaanxi Province, China</t>
   </si>
   <si>
     <t>tiejiabao@foxmail.com</t>
   </si>
   <si>
     <t>0086 029 88638790</t>
   </si>
   <si>
     <t>نظام الاعتماد الوطني الإماراتي</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3069599&amp;download=true</t>
   </si>
   <si>
     <t>جهة إصدارشهادات الحلال في شاندونغ</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=55B935EC-5706-4D86-967E-A0229931DB7D</t>
   </si>
   <si>
     <t xml:space="preserve">Room 410, No. 96, Jingqi Road, Downtown, Jinan, Shandong Province, P.R China </t>
   </si>
@@ -197,51 +197,51 @@
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="43.3055191040039" customWidth="1"/>
     <col min="3" max="3" width="12.8945598602295" customWidth="1"/>
     <col min="4" max="4" width="12.8945598602295" customWidth="1"/>
-    <col min="5" max="5" width="100.87816619873" customWidth="1"/>
+    <col min="5" max="5" width="100.710380554199" customWidth="1"/>
     <col min="6" max="6" width="75.9082107543945" customWidth="1"/>
     <col min="7" max="7" width="21.7829494476318" customWidth="1"/>
     <col min="8" max="8" width="18.7935543060303" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="22.1955890655518" customWidth="1"/>
     <col min="12" max="12" width="129.108627319336" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -294,51 +294,51 @@
       </c>
       <c r="I2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="2">
         <v>45855.5152777778</v>
       </c>
       <c r="D3" s="2">
-        <v>46219.5152777778</v>
+        <v>46584.5152777778</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>27</v>
       </c>