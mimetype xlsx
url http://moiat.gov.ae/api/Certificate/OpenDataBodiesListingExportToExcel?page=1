--- v0 (2026-01-29)
+++ v1 (2026-08-13)
@@ -4,83 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name=" Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ConformityBodyName</t>
   </si>
   <si>
     <t>MemberName</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Numbers</t>
   </si>
   <si>
     <t>Email</t>
-  </si>
-[...13 lines deleted...]
-info@bmsauditing.com</t>
   </si>
   <si>
     <t>الشارد مدققون ومستشارون ش.ذ.م.م</t>
   </si>
   <si>
     <t>أحمد الشارد</t>
   </si>
   <si>
     <t>شريك</t>
   </si>
   <si>
     <t xml:space="preserve">+971  50 274 7388
 +971  4 255 5155 
 ahmed@alsharid.com
 admin@alsharid.com</t>
   </si>
   <si>
     <t>ابستراكت لتدقيق الحسابات</t>
   </si>
   <si>
     <t>عمر علي الرئيسي</t>
   </si>
   <si>
     <t>الشريك الإداري ومدير القيمة المضافة الوطنية</t>
   </si>
@@ -96,134 +81,150 @@
   <si>
     <t>محمد الجبر</t>
   </si>
   <si>
     <t>مدير تنفيذي</t>
   </si>
   <si>
     <t xml:space="preserve">+971 56 688 2440
 maljabr@KPMG.com</t>
   </si>
   <si>
     <t>برايس ووترهاوس كوبرز</t>
   </si>
   <si>
     <t>فيفيك أغاروال</t>
   </si>
   <si>
     <t>مدير التدقيق</t>
   </si>
   <si>
     <t xml:space="preserve">+971 56 992 9881
 +971 56 422 7073
 agarwal.e.vivek@pwc.com</t>
   </si>
   <si>
+    <t>برايت مانشن شاب للاستشارات والمحاسبين القانونيين</t>
+  </si>
+  <si>
+    <t>سيلفان دارماراج</t>
+  </si>
+  <si>
+    <t>مدير</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+971 4 450 3316
++971 52 290 7174</t>
+  </si>
+  <si>
+    <t>ceo@brightmansionshaab.com</t>
+  </si>
+  <si>
     <t>الرقمية للاستشارات الإدارية</t>
   </si>
   <si>
     <t>مبارك القبيسي</t>
   </si>
   <si>
     <t>المؤسس والشريك الإداري</t>
   </si>
   <si>
     <t xml:space="preserve">+971 2 621 6669
 +971 54 444 4181
 +971 50 266 6634
 </t>
   </si>
   <si>
     <t>mmq@alraqamiya.ae</t>
   </si>
   <si>
     <t>إيه آر سي أسوسيتس</t>
   </si>
   <si>
     <t>عادل الملا</t>
   </si>
   <si>
     <t>الرئيس التنفيذي</t>
   </si>
   <si>
     <t xml:space="preserve">+971 50 950 9777
 +971 2  406 9690
 +971 4  591 9500
 </t>
   </si>
   <si>
-    <t>adilalmulla@arcauditing.ae</t>
+    <t>adilalmulla@arcaudit.ae</t>
   </si>
   <si>
     <t>اردينت للمحاسبة والخدمات الاستشارية ذ.م,م</t>
   </si>
   <si>
     <t>السيد نيربهي فايديا</t>
   </si>
   <si>
     <t>شريك ومستشار المخاطر</t>
   </si>
   <si>
     <t xml:space="preserve">+971 565017275
 +971 2 622 6700
 </t>
   </si>
   <si>
     <t>icv@ardentadvisory.com</t>
   </si>
   <si>
     <t>أسستس بلس لخدمات المحاسبة والتدقيق</t>
   </si>
   <si>
     <t>يوسف الخنجري</t>
   </si>
   <si>
     <t>شريك إداري</t>
   </si>
   <si>
     <t xml:space="preserve">+971 2 641 6751
 +971 50 333 4684
 </t>
   </si>
   <si>
     <t>yousif@assistplus.ae</t>
   </si>
   <si>
-    <t>بيكر تيلي إم كي إم محاسبون قانونيين</t>
+    <t>مور ام كيه ام محاسبون قانونيون</t>
   </si>
   <si>
     <t>سودهير ديشباندى</t>
   </si>
   <si>
     <t>مدير - الاستشارات و التدقيق للمحتوى الوطني</t>
   </si>
   <si>
-    <t xml:space="preserve">+971 54 586 1577
-[...3 lines deleted...]
-    <t>sudhir@bakertillyjfc.com</t>
+    <t xml:space="preserve">+971 4 369 7248
++971 54 586 1577</t>
+  </si>
+  <si>
+    <t>sudhir@moorejfcgroup.com</t>
   </si>
   <si>
     <t>كروي ماك</t>
   </si>
   <si>
     <t>اوميش نارايانابا</t>
   </si>
   <si>
     <t xml:space="preserve">+97156 864 4860
 +971 2 678 1130
 </t>
   </si>
   <si>
     <t>icv@crowe.ae</t>
   </si>
   <si>
     <t>ديلويت اند توش (الشرق الأوسط)</t>
   </si>
   <si>
     <t>فائزة سوهاون</t>
   </si>
   <si>
     <t xml:space="preserve">+971 50 327 3405
 +971 2 408 2424
 </t>
@@ -437,51 +438,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="33.5598030090332" customWidth="1"/>
+    <col min="2" max="2" width="39.2705497741699" customWidth="1"/>
     <col min="3" max="3" width="14.689359664917" customWidth="1"/>
     <col min="4" max="4" width="33.6385765075684" customWidth="1"/>
     <col min="5" max="5" width="24.615140914917" customWidth="1"/>
     <col min="6" max="6" width="29.6012153625488" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -552,349 +553,351 @@
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2"/>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="2"/>
+      <c r="F6" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>